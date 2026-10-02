--- v0 (2026-03-14)
+++ v1 (2026-10-02)
@@ -421,229 +421,210 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="20" customWidth="1" min="1" max="1"/>
+    <col width="22" customWidth="1" min="1" max="1"/>
     <col width="7" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Membership Summary</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total Members</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>10326</v>
+        <v>12192</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Male Members</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>5167</v>
+        <v>6105</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Female Members</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>5159</v>
+        <v>6087</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Youth Members</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>3352</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="6"/>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>Region</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Male</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Female</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Youth</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>Upper River Region</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>3710</v>
+        <v>6144</v>
       </c>
       <c r="C8" t="n">
-        <v>1807</v>
+        <v>3063</v>
       </c>
       <c r="D8" t="n">
-        <v>1903</v>
+        <v>3081</v>
       </c>
       <c r="E8" t="n">
-        <v>1189</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Lower River</t>
+          <t>Lower River Region</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1779</v>
+        <v>2375</v>
       </c>
       <c r="C9" t="n">
-        <v>917</v>
+        <v>1194</v>
       </c>
       <c r="D9" t="n">
-        <v>862</v>
+        <v>1181</v>
       </c>
       <c r="E9" t="n">
-        <v>555</v>
+        <v>746</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Central River</t>
+          <t>Central River Region</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>1740</v>
+        <v>2111</v>
       </c>
       <c r="C10" t="n">
-        <v>858</v>
+        <v>1051</v>
       </c>
       <c r="D10" t="n">
-        <v>882</v>
+        <v>1060</v>
       </c>
       <c r="E10" t="n">
-        <v>555</v>
+        <v>692</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Upper River</t>
+          <t>North Bank Region</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>1694</v>
+        <v>1562</v>
       </c>
       <c r="C11" t="n">
-        <v>866</v>
+        <v>797</v>
       </c>
       <c r="D11" t="n">
-        <v>828</v>
+        <v>765</v>
       </c>
       <c r="E11" t="n">
-        <v>568</v>
-[...18 lines deleted...]
-        <v>485</v>
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>