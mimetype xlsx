--- v0 (2026-03-14)
+++ v1 (2026-10-02)
@@ -449,234 +449,234 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="28" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Input Distribution Summary</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total Distributions</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>1498</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total Beneficiaries</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>14727</v>
+        <v>14488</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total Quantity</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>7442628</v>
+        <v>7338114</v>
       </c>
     </row>
     <row r="5"/>
     <row r="6">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>Input Type</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Total Quantity</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Total Beneficiaries</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Rice Seeds</t>
+          <t>Pesticides</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C7" t="n">
-        <v>927590</v>
+        <v>1017764</v>
       </c>
       <c r="D7" t="n">
-        <v>1925</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Pesticides</t>
+          <t>Rice Seeds</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C8" t="n">
-        <v>1028378</v>
+        <v>900053</v>
       </c>
       <c r="D8" t="n">
-        <v>1850</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Groundnut Seeds</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C9" t="n">
-        <v>877944</v>
+        <v>862515</v>
       </c>
       <c r="D9" t="n">
-        <v>1815</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Urea Fertilizer</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>172</v>
       </c>
       <c r="C10" t="n">
         <v>826482</v>
       </c>
       <c r="D10" t="n">
         <v>1696</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Organic Fertilizer</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C11" t="n">
-        <v>831012</v>
+        <v>832724</v>
       </c>
       <c r="D11" t="n">
-        <v>1650</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Irrigation Equipment</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C12" t="n">
-        <v>788862</v>
+        <v>773488</v>
       </c>
       <c r="D12" t="n">
-        <v>1548</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Herbicides</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C13" t="n">
-        <v>757492</v>
+        <v>734898</v>
       </c>
       <c r="D13" t="n">
-        <v>1470</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Farming Tools</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C14" t="n">
-        <v>777944</v>
+        <v>766611</v>
       </c>
       <c r="D14" t="n">
-        <v>1434</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>NPK Fertilizer</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C15" t="n">
-        <v>626924</v>
+        <v>623579</v>
       </c>
       <c r="D15" t="n">
-        <v>1339</v>
+        <v>1317</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>