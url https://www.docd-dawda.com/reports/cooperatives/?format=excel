--- v0 (2026-03-14)
+++ v1 (2026-06-09)
@@ -423,51 +423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="9" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
     <col width="6" customWidth="1" min="8" max="8"/>
     <col width="7" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
@@ -542,524 +542,524 @@
         <is>
           <t>Brikama</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>34</v>
       </c>
       <c r="G2" t="n">
         <v>18</v>
       </c>
       <c r="H2" t="n">
         <v>16</v>
       </c>
       <c r="I2" t="n">
         <v>12</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Abuko Agricultural Cooperative - 192 (Merged with Abuko Farmers Cooperative - 99)</t>
+          <t>Abuko Community Cooperative - 73</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>DOCD-2026-F01PBQ5D-100</t>
+          <t>DOCD-2026-QKJMO3HQ-73</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Horticulture Cooperative</t>
+          <t>Processing Cooperative</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>West Coast</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Brikama</t>
+          <t>Kombo North</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="G3" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I3" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Abuko Community Cooperative - 73</t>
+          <t>Abuko Farmers Cooperative - 240</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>DOCD-2026-QKJMO3HQ-73</t>
+          <t>DOCD-2026-84L1PP1B-100</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Processing Cooperative</t>
+          <t>Fisheries Cooperative</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>Upper River</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Kombo North</t>
+          <t>Sandu</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="G4" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H4" t="n">
         <v>14</v>
       </c>
       <c r="I4" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Abuko Farmers Cooperative - 240</t>
+          <t>Abuko Farmers Cooperative - 368</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>DOCD-2026-84L1PP1B-100</t>
+          <t>DOCD-2026-9CA1ZRHQ-100</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Fisheries Cooperative</t>
+          <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Upper River</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Sandu</t>
+          <t>Kombo South</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G5" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H5" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="I5" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Abuko Farmers Cooperative - 368</t>
+          <t>Abuko Farmers Cooperative - 473</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>DOCD-2026-9CA1ZRHQ-100</t>
+          <t>DOCD-2026-TNX58CMG-100</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>West Coast</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Kombo South</t>
+          <t>Brikama</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G6" t="n">
         <v>13</v>
       </c>
       <c r="H6" t="n">
+        <v>11</v>
+      </c>
+      <c r="I6" t="n">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Abuko Farmers Cooperative - 473</t>
+          <t>Abuko Farmers Cooperative - 99</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>DOCD-2026-TNX58CMG-100</t>
+          <t>DOCD-2026-98ZU9I17-99</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>Upper River</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Brikama</t>
+          <t>Sandu</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G7" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H7" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="I7" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Abuko Farmers Cooperative - 99</t>
+          <t>Abuko Horticulture Producers Cooperative - 107</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>DOCD-2026-98ZU9I17-99</t>
+          <t>DOCD-2026-4JLBNLFS-100</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Upper River</t>
+          <t>Lower River</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Sandu</t>
+          <t>Jarra West</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G8" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I8" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Abuko Horticulture Producers Cooperative - 107</t>
+          <t>Abuko Livestock Producers Cooperative - 480</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>DOCD-2026-4JLBNLFS-100</t>
+          <t>DOCD-2026-7IVD55U5-100</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Marketing Cooperative</t>
+          <t>Livestock Cooperative</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Lower River</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Jarra West</t>
+          <t>Kombo Central</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G9" t="n">
         <v>9</v>
       </c>
       <c r="H9" t="n">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I9" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Abuko Livestock Producers Cooperative - 480</t>
+          <t>Abuko Marketing Cooperative - 380</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>DOCD-2026-7IVD55U5-100</t>
+          <t>DOCD-2026-EJ8IHZ52-100</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Livestock Cooperative</t>
+          <t>Processing Cooperative</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>North Bank</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Kombo Central</t>
+          <t>Central Badibou</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G10" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H10" t="n">
+        <v>12</v>
+      </c>
+      <c r="I10" t="n">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Abuko Marketing Cooperative - 380</t>
+          <t>Abuko Millet Farmers Cooperative - 411</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>DOCD-2026-EJ8IHZ52-100</t>
+          <t>DOCD-2026-IHQGK3K5-100</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Processing Cooperative</t>
+          <t>Livestock Cooperative</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>North Bank</t>
+          <t>Central River</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Central Badibou</t>
+          <t>Fulladu East</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="G11" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="H11" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I11" t="n">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Abuko Millet Farmers Cooperative - 411</t>
+          <t>Abuko Producers Cooperative - 440</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>DOCD-2026-IHQGK3K5-100</t>
+          <t>DOCD-2026-JOS05ASC-100</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Livestock Cooperative</t>
+          <t>Credit Union</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Central River</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Fulladu East</t>
+          <t>Kombo East</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G12" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H12" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="I12" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Abuko Producers Cooperative - 440</t>
+          <t>Abuko Producers Cooperative - 440 (Merged with Abuko Farmers Cooperative - 240)</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>DOCD-2026-JOS05ASC-100</t>
+          <t>DOCD-2026-V6XBO0H2-100</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Credit Union</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>West Coast</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Kombo East</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="G13" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Abuko Producers Cooperative - 456</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>DOCD-2026-JE4QQ418-100</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Livestock Cooperative</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
@@ -21662,1053 +21662,1009 @@
         <is>
           <t>Wuli East</t>
         </is>
       </c>
       <c r="F482" t="n">
         <v>1</v>
       </c>
       <c r="G482" t="n">
         <v>1</v>
       </c>
       <c r="H482" t="n">
         <v>0</v>
       </c>
       <c r="I482" t="n">
         <v>1</v>
       </c>
       <c r="J482" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Testing Upload Cooperative</t>
+          <t>Tumana Rice Farmer's Cooperative Society</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>DOCD-2026-W8XL6JWU-100</t>
+          <t>DOCD-2026-H16J6A04-100</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Testing</t>
+          <t>Agricultural</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>Lower River</t>
+          <t>URR</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>District 66 (NB)</t>
+          <t>Tumana District</t>
         </is>
       </c>
       <c r="F483" t="n">
         <v>0</v>
       </c>
       <c r="G483" t="n">
         <v>0</v>
       </c>
       <c r="H483" t="n">
         <v>0</v>
       </c>
       <c r="I483" t="n">
         <v>0</v>
       </c>
       <c r="J483" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Tumana Rice Farmer's Cooperative Society</t>
+          <t>Wassu Agricultural Cooperative - 139</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>DOCD-2026-H16J6A04-100</t>
+          <t>DOCD-2026-9WQF1OGK-100</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Agricultural</t>
+          <t>Livestock Cooperative</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>URR</t>
+          <t>Lower River</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Tumana District</t>
+          <t>Kiang East</t>
         </is>
       </c>
       <c r="F484" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="G484" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="H484" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="I484" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J484" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Wassu Agricultural Cooperative - 139</t>
+          <t>Wassu Agricultural Cooperative - 67</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>DOCD-2026-9WQF1OGK-100</t>
+          <t>DOCD-2026-YLDXNRFK-67</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Livestock Cooperative</t>
+          <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Lower River</t>
+          <t>North Bank</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Kiang East</t>
+          <t>Lower Niumi</t>
         </is>
       </c>
       <c r="F485" t="n">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="G485" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H485" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="I485" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J485" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Wassu Agricultural Cooperative - 67</t>
+          <t>Wassu Community Cooperative - 11</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>DOCD-2026-YLDXNRFK-67</t>
+          <t>DOCD-2026-CL7JZBIS-11</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Marketing Cooperative</t>
+          <t>Agricultural Cooperative</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>North Bank</t>
+          <t>Upper River</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Lower Niumi</t>
+          <t>Basse</t>
         </is>
       </c>
       <c r="F486" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G486" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H486" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="I486" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J486" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Wassu Community Cooperative - 11</t>
+          <t>Wassu Marketing Cooperative - 228</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>DOCD-2026-CL7JZBIS-11</t>
+          <t>DOCD-2026-XLN2YW0X-100</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Agricultural Cooperative</t>
+          <t>Credit Union</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>Upper River</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Basse</t>
+          <t>Kombo South</t>
         </is>
       </c>
       <c r="F487" t="n">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G487" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H487" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I487" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J487" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Wassu Marketing Cooperative - 228</t>
+          <t>Wassu Producers Cooperative - 111</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>DOCD-2026-XLN2YW0X-100</t>
+          <t>DOCD-2026-D3TDN4QA-100</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>Credit Union</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>Central River</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Kombo South</t>
+          <t>Niani</t>
         </is>
       </c>
       <c r="F488" t="n">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G488" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="H488" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="I488" t="n">
         <v>10</v>
       </c>
       <c r="J488" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Wassu Producers Cooperative - 111</t>
+          <t>Wassu Producers Cooperative - 62</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>DOCD-2026-D3TDN4QA-100</t>
+          <t>DOCD-2026-52965920-62</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Credit Union</t>
+          <t>Fisheries Cooperative</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
           <t>Central River</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Niani</t>
+          <t>Fulladu East</t>
         </is>
       </c>
       <c r="F489" t="n">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="G489" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="H489" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I489" t="n">
         <v>10</v>
       </c>
       <c r="J489" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Wassu Producers Cooperative - 62</t>
+          <t>Wassu Rice Farmers Cooperative - 322</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>DOCD-2026-52965920-62</t>
+          <t>DOCD-2026-8K7VLNCF-100</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Fisheries Cooperative</t>
+          <t>Horticulture Cooperative</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>Central River</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Fulladu East</t>
+          <t>Niani</t>
         </is>
       </c>
       <c r="F490" t="n">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G490" t="n">
         <v>16</v>
       </c>
       <c r="H490" t="n">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="I490" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J490" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Wassu Rice Farmers Cooperative - 322</t>
+          <t>Wassu Savings and Credit Cooperative - 241</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>DOCD-2026-8K7VLNCF-100</t>
+          <t>DOCD-2026-YTWHTWFA-100</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>Horticulture Cooperative</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Central River</t>
+          <t>North Bank</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Niani</t>
+          <t>Central Badibou</t>
         </is>
       </c>
       <c r="F491" t="n">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="G491" t="n">
         <v>16</v>
       </c>
       <c r="H491" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I491" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J491" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Wassu Savings and Credit Cooperative - 241</t>
+          <t>Wassu Village Cooperative - 399</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>DOCD-2026-YTWHTWFA-100</t>
+          <t>DOCD-2026-0TDJCKHR-100</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Horticulture Cooperative</t>
+          <t>Savings and Credit Cooperative</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>North Bank</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Central Badibou</t>
+          <t>Kombo Central</t>
         </is>
       </c>
       <c r="F492" t="n">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G492" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="H492" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I492" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J492" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Wassu Village Cooperative - 399</t>
+          <t>Welingara Yareh Agricultural Cooperative - 137</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>DOCD-2026-0TDJCKHR-100</t>
+          <t>DOCD-2026-V77SWUAK-100</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Savings and Credit Cooperative</t>
+          <t>Horticulture Cooperative</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>West Coast</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Kombo Central</t>
+          <t>Kombo North</t>
         </is>
       </c>
       <c r="F493" t="n">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G493" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="H493" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I493" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J493" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Welingara Yareh Agricultural Cooperative - 137</t>
+          <t>Welingara Yareh Maize Processing Cooperative - 92</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>DOCD-2026-V77SWUAK-100</t>
+          <t>DOCD-2026-HVEE0J65-92</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Horticulture Cooperative</t>
+          <t>Agricultural Cooperative</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
           <t>West Coast</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Kombo North</t>
+          <t>Kombo East</t>
         </is>
       </c>
       <c r="F494" t="n">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G494" t="n">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="H494" t="n">
+        <v>12</v>
+      </c>
+      <c r="I494" t="n">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="J494" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Welingara Yareh Maize Processing Cooperative - 92</t>
+          <t>Welingara Yareh Rural Cooperative - 364</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>DOCD-2026-HVEE0J65-92</t>
+          <t>DOCD-2026-EKWLUAJ1-100</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Agricultural Cooperative</t>
+          <t>Fisheries Cooperative</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>Central River</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Kombo East</t>
+          <t>Sami</t>
         </is>
       </c>
       <c r="F495" t="n">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G495" t="n">
         <v>12</v>
       </c>
       <c r="H495" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I495" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="J495" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Welingara Yareh Rural Cooperative - 364</t>
+          <t>Welingara Yareh Sesame Producers Cooperative - 476</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>DOCD-2026-EKWLUAJ1-100</t>
+          <t>DOCD-2026-8HTDJKSV-100</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Fisheries Cooperative</t>
+          <t>Credit Union</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
           <t>Central River</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Sami</t>
+          <t>Nianija</t>
         </is>
       </c>
       <c r="F496" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G496" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H496" t="n">
+        <v>10</v>
+      </c>
+      <c r="I496" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J496" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Welingara Yareh Sesame Producers Cooperative - 476</t>
+          <t>Welingara Yareh Village Cooperative - 97</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>DOCD-2026-8HTDJKSV-100</t>
+          <t>DOCD-2026-J7537P35-97</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Credit Union</t>
+          <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Central River</t>
+          <t>North Bank</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Nianija</t>
+          <t>Central Badibou</t>
         </is>
       </c>
       <c r="F497" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G497" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H497" t="n">
+        <v>13</v>
+      </c>
+      <c r="I497" t="n">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="J497" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Welingara Yareh Village Cooperative - 97</t>
+          <t>Yundum Fisheries Farmers Cooperative - 459</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>DOCD-2026-J7537P35-97</t>
+          <t>DOCD-2026-F8T34GFL-100</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Marketing Cooperative</t>
+          <t>Processing Cooperative</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>North Bank</t>
+          <t>Upper River</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Central Badibou</t>
+          <t>Sandu</t>
         </is>
       </c>
       <c r="F498" t="n">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G498" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H498" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I498" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="J498" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Yundum Fisheries Farmers Cooperative - 459</t>
+          <t>Yundum Horticulture Producers Cooperative - 481</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>DOCD-2026-F8T34GFL-100</t>
+          <t>DOCD-2026-9KKNSIPO-100</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>Processing Cooperative</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>Upper River</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Sandu</t>
+          <t>Basse</t>
         </is>
       </c>
       <c r="F499" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G499" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H499" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I499" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J499" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Yundum Horticulture Producers Cooperative - 481</t>
+          <t>Yundum Marketing Cooperative - 187</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>DOCD-2026-9KKNSIPO-100</t>
+          <t>DOCD-2026-UK242TGV-100</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Processing Cooperative</t>
+          <t>Credit Union</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>Upper River</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Basse</t>
+          <t>Brikama</t>
         </is>
       </c>
       <c r="F500" t="n">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="G500" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H500" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I500" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J500" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Yundum Marketing Cooperative - 187</t>
+          <t>Yundum Poultry Producers Cooperative - 233</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>DOCD-2026-UK242TGV-100</t>
+          <t>DOCD-2026-67QR75ZJ-100</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Credit Union</t>
+          <t>Fisheries Cooperative</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>West Coast</t>
+          <t>North Bank</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Brikama</t>
+          <t>Jokadu</t>
         </is>
       </c>
       <c r="F501" t="n">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G501" t="n">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H501" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="I501" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J501" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Yundum Poultry Producers Cooperative - 233</t>
+          <t>Yundum Producers Cooperative - 161</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>DOCD-2026-67QR75ZJ-100</t>
+          <t>DOCD-2026-BLZSS5LW-100</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Fisheries Cooperative</t>
+          <t>Livestock Cooperative</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>North Bank</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Jokadu</t>
+          <t>Upper Badibou</t>
         </is>
       </c>
       <c r="F502" t="n">
         <v>25</v>
       </c>
       <c r="G502" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H502" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I502" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J502" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Yundum Producers Cooperative - 161</t>
+          <t>Yundum Producers Cooperative - 262</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>DOCD-2026-BLZSS5LW-100</t>
+          <t>DOCD-2026-FH24ML3J-100</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Livestock Cooperative</t>
+          <t>Marketing Cooperative</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>North Bank</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Upper Badibou</t>
+          <t>Lower Niumi</t>
         </is>
       </c>
       <c r="F503" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G503" t="n">
+        <v>8</v>
+      </c>
+      <c r="H503" t="n">
         <v>12</v>
       </c>
-      <c r="H503" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I503" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J503" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Yundum Producers Cooperative - 262</t>
+          <t>Yundum Village Cooperative - 378</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>DOCD-2026-FH24ML3J-100</t>
+          <t>DOCD-2026-AWXBH43D-100</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Marketing Cooperative</t>
+          <t>Agricultural Cooperative</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>North Bank</t>
+          <t>West Coast</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Lower Niumi</t>
+          <t>Kombo South</t>
         </is>
       </c>
       <c r="F504" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G504" t="n">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="H504" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I504" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J504" t="inlineStr">
-        <is>
-[...42 lines deleted...]
-      <c r="J505" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>