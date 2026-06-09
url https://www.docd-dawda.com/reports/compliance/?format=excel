--- v0 (2026-03-14)
+++ v1 (2026-06-09)
@@ -432,87 +432,87 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Compliance Summary</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>1231</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Warning</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Overdue</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>831</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Non-Compliant</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>2069</v>
+        <v>2068</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>